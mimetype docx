--- v0 (2026-08-11)
+++ v1 (2026-10-10)
@@ -753,133 +753,131 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003519A6" w:rsidRPr="00D84B38" w:rsidSect="00893FFF">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1418" w:bottom="1440" w:left="1134" w:header="454" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12FA7BE0" w14:textId="77777777" w:rsidR="003020B4" w:rsidRDefault="003020B4" w:rsidP="00823C79">
+    <w:p w14:paraId="47A88E4A" w14:textId="77777777" w:rsidR="004F7213" w:rsidRDefault="004F7213" w:rsidP="00823C79">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70BBED4E" w14:textId="77777777" w:rsidR="003020B4" w:rsidRDefault="003020B4" w:rsidP="00823C79">
+    <w:p w14:paraId="283D86A5" w14:textId="77777777" w:rsidR="004F7213" w:rsidRDefault="004F7213" w:rsidP="00823C79">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sakkal Majalla">
     <w:panose1 w:val="02000000000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A000207F" w:usb1="C000204B" w:usb2="00000008" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
+    <w:sig w:usb0="80002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002AFF" w:usb1="C0000002" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Monotype Koufi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="03D40006" w:usb2="02620000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Simplified Arabic">
-    <w:altName w:val="Simplified Arabic"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000202F" w:usb1="90000008" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="04496F73" w14:textId="77777777" w:rsidR="00A641BD" w:rsidRDefault="00A641BD">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a6"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1037,69 +1035,69 @@
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="352040DC" w14:textId="1DCBC1FD" w:rsidR="00891533" w:rsidRDefault="00891533" w:rsidP="009B3848">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4C2B27DD" w14:textId="77777777" w:rsidR="00A641BD" w:rsidRDefault="00A641BD">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A5BE4CF" w14:textId="77777777" w:rsidR="003020B4" w:rsidRDefault="003020B4" w:rsidP="00823C79">
+    <w:p w14:paraId="19F8A2D2" w14:textId="77777777" w:rsidR="004F7213" w:rsidRDefault="004F7213" w:rsidP="00823C79">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E0A5A67" w14:textId="77777777" w:rsidR="003020B4" w:rsidRDefault="003020B4" w:rsidP="00823C79">
+    <w:p w14:paraId="7C61F3CF" w14:textId="77777777" w:rsidR="004F7213" w:rsidRDefault="004F7213" w:rsidP="00823C79">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E77482D" w14:textId="03D2D2BC" w:rsidR="00891533" w:rsidRDefault="003020B4">
+  <w:p w14:paraId="5E77482D" w14:textId="03D2D2BC" w:rsidR="00891533" w:rsidRDefault="004F7213">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:pict w14:anchorId="49EB17F0">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
@@ -1115,133 +1113,133 @@
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="-5"/>
       <w:tblW w:w="10443" w:type="dxa"/>
       <w:tblInd w:w="-34" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2138"/>
-      <w:gridCol w:w="6435"/>
-      <w:gridCol w:w="1870"/>
+      <w:gridCol w:w="6118"/>
+      <w:gridCol w:w="2187"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00891533" w14:paraId="458F5017" w14:textId="77777777" w:rsidTr="004A3E80">
+    <w:tr w:rsidR="00891533" w14:paraId="458F5017" w14:textId="77777777" w:rsidTr="008E047F">
       <w:trPr>
         <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:trHeight w:val="1980"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tcW w:w="2138" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:tcPr>
-        <w:p w14:paraId="4EFBF2D0" w14:textId="6F531490" w:rsidR="00891533" w:rsidRPr="009874FD" w:rsidRDefault="00A641BD" w:rsidP="00067290">
+        <w:p w14:paraId="4EFBF2D0" w14:textId="2C48DDE0" w:rsidR="00891533" w:rsidRPr="009874FD" w:rsidRDefault="008E047F" w:rsidP="00067290">
           <w:pPr>
             <w:bidi/>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6148D597" wp14:editId="49EC5E45">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0274AE13" wp14:editId="1E231F0E">
                 <wp:extent cx="1220470" cy="1220470"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1557864618" name="صورة 1"/>
+                <wp:docPr id="1676286592" name="صورة 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1557864618" name="صورة 1557864618"/>
+                        <pic:cNvPr id="1676286592" name="صورة 1676286592"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1220470" cy="1220470"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6435" w:type="dxa"/>
+          <w:tcW w:w="6118" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:tcPr>
         <w:p w14:paraId="329F00C9" w14:textId="0D30AFD5" w:rsidR="00891533" w:rsidRPr="004A3E80" w:rsidRDefault="00891533" w:rsidP="00067290">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:bidi/>
             <w:jc w:val="center"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Monotype Koufi"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004A3E80">
             <w:rPr>
               <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Monotype Koufi" w:hint="cs"/>
               <w:rtl/>
             </w:rPr>
             <w:t>دول</w:t>
@@ -1376,63 +1374,64 @@
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="6DFDDDA7" w14:textId="4040A0D2" w:rsidR="005261AB" w:rsidRPr="004A3E80" w:rsidRDefault="005261AB" w:rsidP="004A3E80">
           <w:pPr>
             <w:bidi/>
             <w:jc w:val="center"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Monotype Koufi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:color w:val="C00000"/>
               <w:sz w:val="11"/>
               <w:szCs w:val="11"/>
               <w:u w:val="double"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1870" w:type="dxa"/>
+          <w:tcW w:w="2187" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3F2D3D23" w14:textId="77777777" w:rsidR="00891533" w:rsidRDefault="00891533" w:rsidP="00067290">
+        <w:p w14:paraId="3F2D3D23" w14:textId="77777777" w:rsidR="00891533" w:rsidRDefault="00891533" w:rsidP="008E047F">
           <w:pPr>
             <w:ind w:firstLine="0"/>
-            <w:jc w:val="right"/>
+            <w:jc w:val="center"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E0F7602" wp14:editId="5D81C63F">
                 <wp:extent cx="1211862" cy="1158240"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="صورة 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="1.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2" cstate="print">
                           <a:extLst>
@@ -1455,100 +1454,100 @@
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:id w:val="2009948405"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Watermarks"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="26005D2C" w14:textId="5B024161" w:rsidR="00891533" w:rsidRPr="00325C71" w:rsidRDefault="003020B4" w:rsidP="00EC698B">
+      <w:p w14:paraId="26005D2C" w14:textId="5B024161" w:rsidR="00891533" w:rsidRPr="00325C71" w:rsidRDefault="004F7213" w:rsidP="00EC698B">
         <w:pPr>
           <w:ind w:firstLine="0"/>
           <w:rPr>
             <w:sz w:val="2"/>
             <w:szCs w:val="2"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="2"/>
             <w:szCs w:val="2"/>
             <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
           </w:rPr>
           <w:pict w14:anchorId="0093155C">
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="WordPictureWatermark315531056" o:spid="_x0000_s1026" type="#_x0000_t75" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:467.6pt;height:467.6pt;z-index:-251656192;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
               <v:imagedata r:id="rId3" o:title="bwu" gain="19661f" blacklevel="22938f"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0C7B821F" w14:textId="128C0B2E" w:rsidR="00891533" w:rsidRDefault="003020B4">
+  <w:p w14:paraId="0C7B821F" w14:textId="128C0B2E" w:rsidR="00891533" w:rsidRDefault="004F7213">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:pict w14:anchorId="21959DC8">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
@@ -1758,51 +1757,51 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1090273992">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="302855810">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="187"/>
+  <w:zoom w:percent="142"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1848,50 +1847,51 @@
     <w:rsid w:val="00305A5D"/>
     <w:rsid w:val="003072AD"/>
     <w:rsid w:val="00310FDF"/>
     <w:rsid w:val="00317C31"/>
     <w:rsid w:val="00325C71"/>
     <w:rsid w:val="0034066E"/>
     <w:rsid w:val="00347CFB"/>
     <w:rsid w:val="003519A6"/>
     <w:rsid w:val="00363FC0"/>
     <w:rsid w:val="003A444D"/>
     <w:rsid w:val="003E025C"/>
     <w:rsid w:val="00410DF8"/>
     <w:rsid w:val="00430A39"/>
     <w:rsid w:val="00437771"/>
     <w:rsid w:val="00444A32"/>
     <w:rsid w:val="00450FB2"/>
     <w:rsid w:val="004657D8"/>
     <w:rsid w:val="00467AF1"/>
     <w:rsid w:val="00474631"/>
     <w:rsid w:val="0047568C"/>
     <w:rsid w:val="0048149A"/>
     <w:rsid w:val="00490949"/>
     <w:rsid w:val="004A3E80"/>
     <w:rsid w:val="004B0E0A"/>
     <w:rsid w:val="004E5866"/>
+    <w:rsid w:val="004F7213"/>
     <w:rsid w:val="005261AB"/>
     <w:rsid w:val="00536469"/>
     <w:rsid w:val="0053673F"/>
     <w:rsid w:val="00557560"/>
     <w:rsid w:val="0055790B"/>
     <w:rsid w:val="00567187"/>
     <w:rsid w:val="0058653A"/>
     <w:rsid w:val="005A1722"/>
     <w:rsid w:val="005A5CCF"/>
     <w:rsid w:val="005C339C"/>
     <w:rsid w:val="005C4E13"/>
     <w:rsid w:val="005E29DE"/>
     <w:rsid w:val="00602F51"/>
     <w:rsid w:val="00626C39"/>
     <w:rsid w:val="00627EEA"/>
     <w:rsid w:val="00644A47"/>
     <w:rsid w:val="00652739"/>
     <w:rsid w:val="00682CEB"/>
     <w:rsid w:val="00687025"/>
     <w:rsid w:val="006906B5"/>
     <w:rsid w:val="00695D4B"/>
     <w:rsid w:val="006B6914"/>
     <w:rsid w:val="006C1776"/>
     <w:rsid w:val="006E7ABD"/>
     <w:rsid w:val="006F565E"/>
@@ -1906,50 +1906,51 @@
     <w:rsid w:val="007C7564"/>
     <w:rsid w:val="007D39D1"/>
     <w:rsid w:val="007E1475"/>
     <w:rsid w:val="007E21B2"/>
     <w:rsid w:val="007F7087"/>
     <w:rsid w:val="00815945"/>
     <w:rsid w:val="00816A52"/>
     <w:rsid w:val="00823C79"/>
     <w:rsid w:val="00845FA1"/>
     <w:rsid w:val="00851074"/>
     <w:rsid w:val="00863CE8"/>
     <w:rsid w:val="00864089"/>
     <w:rsid w:val="00864CB2"/>
     <w:rsid w:val="00883A21"/>
     <w:rsid w:val="00883CC5"/>
     <w:rsid w:val="008852CB"/>
     <w:rsid w:val="008878F5"/>
     <w:rsid w:val="00891426"/>
     <w:rsid w:val="00891533"/>
     <w:rsid w:val="008919A6"/>
     <w:rsid w:val="00893FFF"/>
     <w:rsid w:val="008A7BCB"/>
     <w:rsid w:val="008B2E81"/>
     <w:rsid w:val="008B4AE1"/>
     <w:rsid w:val="008C252A"/>
+    <w:rsid w:val="008E047F"/>
     <w:rsid w:val="008E16BD"/>
     <w:rsid w:val="008E4278"/>
     <w:rsid w:val="008F0CA0"/>
     <w:rsid w:val="00900412"/>
     <w:rsid w:val="00932C4C"/>
     <w:rsid w:val="0097091C"/>
     <w:rsid w:val="00985B24"/>
     <w:rsid w:val="009874FD"/>
     <w:rsid w:val="00994B76"/>
     <w:rsid w:val="009B3848"/>
     <w:rsid w:val="009B7D4A"/>
     <w:rsid w:val="009C4098"/>
     <w:rsid w:val="009C4868"/>
     <w:rsid w:val="009D778C"/>
     <w:rsid w:val="009E3BCB"/>
     <w:rsid w:val="009F20AD"/>
     <w:rsid w:val="009F6381"/>
     <w:rsid w:val="00A21A3D"/>
     <w:rsid w:val="00A522C2"/>
     <w:rsid w:val="00A641BD"/>
     <w:rsid w:val="00A748C7"/>
     <w:rsid w:val="00A87D78"/>
     <w:rsid w:val="00A92219"/>
     <w:rsid w:val="00A935BC"/>
     <w:rsid w:val="00A93B24"/>