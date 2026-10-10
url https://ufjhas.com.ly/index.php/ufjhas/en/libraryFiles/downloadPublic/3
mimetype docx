--- v0 (2026-08-11)
+++ v1 (2026-10-10)
@@ -1,6270 +1,8428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1A6C17D9" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="712EDF9C" w14:textId="0728CF3A" w:rsidR="00721FB5" w:rsidRPr="003E4987" w:rsidRDefault="003E4987" w:rsidP="00E50F05">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2175"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4987">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E50F05">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55002783" w14:textId="77777777" w:rsidR="008329A3" w:rsidRDefault="008329A3" w:rsidP="000F36F5">
+      <w:pPr>
+        <w:ind w:right="651"/>
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33204228" w14:textId="1F4D53B1" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Manuscript Title (1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Times New Roman, Bold)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7796D823" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Second </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EEAE39" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:ind w:right="651"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department, Faculty, University, City, Country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62233195" w14:textId="2328D227" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:ind w:right="651"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department, Faculty, University, City, Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570024E7" w14:textId="385EDE27" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>عنوان البحث</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> باللغة العربية</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
       <w:r w:rsidRPr="001F68FF">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>Simplified Arabic</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F68FF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      <w:r w:rsidRPr="005C3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
-          <w:lang w:val="en-US" w:bidi="ar-LY"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>، غامق)</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-          <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDBB1E1" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="3B94864A" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>اسم الباحث الأول</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t xml:space="preserve">1،* </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>اسم الباحث الثاني</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A43DA9B" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="4BF0A397" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t xml:space="preserve">القسم، الكلية، الجامعة، المدينة، الدولة. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48264C4B" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="69C0C878" w14:textId="115DD6CB" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>القسم، الكلية، الجامعة، المدينة، الدولة.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="664B8A23" w14:textId="77777777" w:rsidR="008329A3" w:rsidRDefault="008329A3" w:rsidP="000F36F5">
+      <w:pPr>
+        <w:ind w:right="651"/>
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EAC8E59" w14:textId="111EB340" w:rsidR="008329A3" w:rsidRPr="008329A3" w:rsidRDefault="00D36963" w:rsidP="008329A3">
+      <w:pPr>
+        <w:ind w:right="651"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00131DB2">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>* Corresponding author</w:t>
+      </w:r>
+      <w:r w:rsidR="000F36F5" w:rsidRPr="00131DB2">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F36F5" w:rsidRPr="00131DB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E-mail address</w:t>
+      </w:r>
+      <w:r w:rsidR="000F36F5" w:rsidRPr="00131DB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000F36F5" w:rsidRPr="00131DB2">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="9049" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="3039"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D36963" w:rsidRPr="00131DB2" w14:paraId="41E2C7E5" w14:textId="77777777" w:rsidTr="006A10D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2AD5E4" w14:textId="77777777" w:rsidR="00D36963" w:rsidRPr="00131DB2" w:rsidRDefault="00D36963" w:rsidP="00E0132C">
+            <w:pPr>
+              <w:ind w:right="651"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00131DB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Article</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00131DB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00131DB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>history</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="525C5B8D" w14:textId="77777777" w:rsidR="00D36963" w:rsidRPr="00131DB2" w:rsidRDefault="00D36963" w:rsidP="00E0132C">
+            <w:pPr>
+              <w:ind w:right="651"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3039" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="1F3864"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C311441" w14:textId="77777777" w:rsidR="00D36963" w:rsidRPr="00131DB2" w:rsidRDefault="00D36963" w:rsidP="00E0132C">
+            <w:pPr>
+              <w:ind w:right="651"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D36963" w:rsidRPr="00131DB2" w14:paraId="77599117" w14:textId="77777777" w:rsidTr="006A10D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="341B8491" w14:textId="61CF50C0" w:rsidR="00D36963" w:rsidRPr="00331087" w:rsidRDefault="00D36963" w:rsidP="00E0132C">
+            <w:pPr>
+              <w:ind w:right="651"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00331087">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Received</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00331087">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00331087">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB9897E" w14:textId="6959BFEC" w:rsidR="00D36963" w:rsidRPr="00331087" w:rsidRDefault="00D36963" w:rsidP="00E0132C">
+            <w:pPr>
+              <w:ind w:right="651"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00331087">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Accepted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00331087">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00331087" w:rsidRPr="00331087">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3039" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDC5FF1" w14:textId="3324A956" w:rsidR="00D36963" w:rsidRPr="00331087" w:rsidRDefault="00D36963" w:rsidP="00E0132C">
+            <w:pPr>
+              <w:ind w:right="651"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331087">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Published</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3EC55BFF" w14:textId="64B73836" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00C70EB3">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>الملخص</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عربي</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3467180F" w14:textId="4585B620" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00C70EB3">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...6 lines deleted...]
-        <w:t>*</w:t>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>يكتب هنا (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...5 lines deleted...]
-        <w:t>البريد الإلكتروني (للباحث المرجعي):</w:t>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">،  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F68FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Simplified Arabic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F68FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>، عادي).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7212C9CB" w14:textId="3D9A6FA8" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00C70EB3">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>الكلمات ال</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>مفتاحية</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تكتب هنا خمس كلمات مرتبة ابجديا بينها فواصل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D4627C" w14:textId="7CB143BF" w:rsidR="00D53812" w:rsidRPr="00C70EB3" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70EB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70EB3" w:rsidRPr="00C70EB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3D87">
-[...4 lines deleted...]
-        <w:t>xxxxxxxx@xxxx.com</w:t>
+      <w:r w:rsidR="00C70EB3" w:rsidRPr="00C70EB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0049A6E0" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="001F68FF" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...71 lines deleted...]
-        <w:t xml:space="preserve">, Bold)   </w:t>
+    <w:p w14:paraId="4FD324E9" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="00C70EB3" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70EB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Type here (10, Times New Roman)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70EB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249399BF" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...151 lines deleted...]
-    <w:p w14:paraId="2BC1B9A2" w14:textId="52B861F2" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
+    <w:p w14:paraId="723BCDC4" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="00C70EB3" w:rsidRDefault="00D53812" w:rsidP="00D53812">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:overflowPunct/>
-[...1 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C70EB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70EB3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Five words arranged alphabetically separate by comma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B51D136" w14:textId="4B1564BD" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-[...481 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3D87">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">14، </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>عنوان رئيسي (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>، غامق)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t xml:space="preserve">14، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Simplified Arabic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>المقدمة</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t>، غامق)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">يكتب هنا (14، </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t>المقدمة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD3EBF2" w14:textId="27B7D585" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">، عادي) </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+        <w:t xml:space="preserve">يكتب هنا (14، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Simplified Arabic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ت</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+        <w:t>، عادي) المتن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ن</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E00DFD" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="390F68F9" w14:textId="749F4C15" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
-          <w:lang w:val="en-US" w:bidi="ar-LY"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
-        <w:t>Simplified Arabic</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
-        <w:t xml:space="preserve">، غامق)  </w:t>
-[...108 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t xml:space="preserve"> عنوان رئيسي (16، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>Simplified Arabic</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F68FF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t>، غامق)  عنوان المبحث</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
-        <w:t>، عادي)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3AEBEE" w14:textId="30B53E79" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...2 lines deleted...]
-        <w:t>ت</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ن</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عنوان فرعي (14، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t xml:space="preserve">Simplified Arabic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>، غامق) عنوان المطلب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3279CA46" w14:textId="5F1D9AB3" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يكتب هنا (14، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Simplified Arabic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>، عادي)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> المتن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0551BDD8" w14:textId="77777777" w:rsidR="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BECB5DA" w14:textId="77777777" w:rsidR="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33093062" w14:textId="77777777" w:rsidR="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57396">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الجداول:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57396">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57396">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تكتب جدول بالخط العريض فقط ويكتب رقم وعنوان الجدول (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57396">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>1,2,3</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57396">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">) فوق الجدول مباشرة دون فراغ بحيث يكون ملخصا لمحتواه وتكتب الحواشي بشكل مختصر. </w:t>
       </w:r>
-      <w:r w:rsidR="009C5FEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ي</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57396">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">رسم الجدول من حدود تحت العنوان ونهائية الجدول فقط أي بدون تقسيمات أو حدود داخلية، يجب أن يكون الجدول في نطاق عرض الصفحة وأن تكون الأرقام بحجم </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57396">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57396">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> وتوسيط والمنتصف ويفضل أن يتم تنسيقها عموديا (قدر الإمكان) لتسهيل قراءتها دون الحاجة إلى إدارة الصفحة. يتم الإشارة إلى الجدول برقمه في المتن قبل وضعه ويوضع الجدول مباشرة بعد ذكره في المتن قدر الإمكان. يتم الإشارة إلى الجدول دائماً برقمه سواءً قبل أو بعد وضعه وترقم الجداول تسلسليا حسب تسلسل ذكرها في المتن. </w:t>
+        <w:t xml:space="preserve"> وتوسيط والمنتصف ويفضل أن يتم تنسيقها </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57396">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">عموديا (قدر الإمكان) لتسهيل قراءتها دون الحاجة إلى إدارة الصفحة. يتم الإشارة إلى الجدول برقمه في المتن قبل وضعه ويوضع الجدول مباشرة بعد ذكره في المتن قدر الإمكان. يتم الإشارة إلى الجدول دائماً برقمه سواءً قبل أو بعد وضعه وترقم الجداول تسلسليا حسب تسلسل ذكرها في المتن. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CF9041" w14:textId="77777777" w:rsidR="00E57396" w:rsidRPr="00F549C2" w:rsidRDefault="00E57396" w:rsidP="00E57396">
+    <w:p w14:paraId="0291DE52" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F549C2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>جدول 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F549C2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> يكتب هنا</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCA313C" w14:textId="2B19D8D4" w:rsidR="00E57396" w:rsidRPr="0054288E" w:rsidRDefault="0054288E" w:rsidP="0054288E">
+    <w:p w14:paraId="310AA48A" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="0054288E" w:rsidRDefault="00D53812" w:rsidP="00D53812">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:overflowPunct/>
-[...1 lines deleted...]
-        <w:autoSpaceDN/>
         <w:bidi/>
-        <w:adjustRightInd/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19A018CE" wp14:editId="1E7A95B8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B3DFEEA" wp14:editId="54691D11">
             <wp:extent cx="2280976" cy="2105516"/>
             <wp:effectExtent l="0" t="0" r="5080" b="3175"/>
             <wp:docPr id="696206678" name="صورة 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="696206678" name="صورة 696206678"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2305770" cy="2128402"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616E956F" w14:textId="61192A77" w:rsidR="00C600D1" w:rsidRPr="009C5FEC" w:rsidRDefault="00C600D1" w:rsidP="00C600D1">
+    <w:p w14:paraId="0057172F" w14:textId="0ACBD3C7" w:rsidR="00D53812" w:rsidRPr="009C5FEC" w:rsidRDefault="00D53812" w:rsidP="00D53812">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:overflowPunct/>
-[...1 lines deleted...]
-        <w:autoSpaceDN/>
         <w:bidi/>
-        <w:adjustRightInd/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C5FEC">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الأشكال والصور: يكتب رقم وعنوان الشكل أسفله (تعامل الصور معاملة الأشكال تحت مسمى شكل). تتم الإشارة إلى الشكل برقمه في المتن قبل وضعه ويوضع مباشرة بعد ذكره في المتن قدر الإمكان. تتم الإشارة إلى الشكل دائماً برقمه سواءً قبل أو بعد وضعه ويرقم تسلسليا حسب تسلسل ذكره في المتن. في الرسوم البيانية يستخدم مفتاح لتمييز خطوط الرسوم ولا تستعمل الألوان القريبة من بعضها لتسهيل تمييز تلك الخطوط بعد الطباعة.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C5FEC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+    </w:p>
+    <w:p w14:paraId="2194B47E" w14:textId="77777777" w:rsidR="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177F57AD" w14:textId="56D76D9B" w:rsidR="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37AAEDA7" w14:textId="76BFD71B" w:rsidR="00C600D1" w:rsidRPr="00A045BF" w:rsidRDefault="00CF56BE" w:rsidP="00A045BF">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+    <w:p w14:paraId="0B534D4F" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="00A045BF" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EF8F8B7" wp14:editId="6F496336">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F8CE8A5" wp14:editId="591F1631">
             <wp:extent cx="6404610" cy="2175510"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1221537611" name="صورة 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1221537611" name="صورة 1221537611"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6404610" cy="2175510"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3B6F7B" w14:textId="77777777" w:rsidR="00CF56BE" w:rsidRPr="005C3D87" w:rsidRDefault="00CF56BE" w:rsidP="00CF56BE">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="70EAADCC" w14:textId="70F11B6D" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">شكل </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
         <w:t>: يكتب هنا</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E615824" w14:textId="77777777" w:rsidR="00C600D1" w:rsidRDefault="00C600D1" w:rsidP="00C600D1">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="761A6CE2" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="00C600D1" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3916C844" w14:textId="77777777" w:rsidR="00C600D1" w:rsidRPr="00C600D1" w:rsidRDefault="00C600D1" w:rsidP="00C600D1">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="263F70E8" w14:textId="4528CC04" w:rsidR="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7084FB9B" wp14:editId="30CC7712">
-[...64 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72061063" wp14:editId="342A62DA">
+            <wp:extent cx="2895600" cy="1418517"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="33139819" name="صورة 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="33139819" name="صورة 33139819"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4004588" cy="1961796"/>
+                      <a:ext cx="2998052" cy="1468707"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>شكل</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49277C7C" wp14:editId="0ADF8262">
+            <wp:extent cx="1909187" cy="1454314"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="57050743" name="صورة 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="57050743" name="صورة 57050743"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1942729" cy="1479864"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED00B04" w14:textId="621C40DC" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>شكل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>يكتب هنا.                                   شكل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: يكتب هنا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E438E77" w14:textId="77777777" w:rsidR="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BD485E" w14:textId="7AB6949D" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>3</w:t>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. النتائج والمناقش</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>: يكتب هنا</w:t>
+        <w:t>ة:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4573EB45" w14:textId="77777777" w:rsidR="00CF56BE" w:rsidRDefault="00CF56BE" w:rsidP="00CF56BE">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="388E0F85" w14:textId="158D598A" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. عنوان فرعي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. النتائج والمناقشة</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428C8898" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="3CF64532" w14:textId="18F6FE71" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3D87">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t xml:space="preserve">. عنوان فرعي ثاني (14، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F68FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Simplified Arabic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>، غامق)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC96DDF" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>، غامق)</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t>يكتب هنا.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2088F4A2" w14:textId="134EA371" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
-          <w:lang w:val="en-US"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:t>4. الاستنتاجات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
-        <w:t>4. الاستنتاجات</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7499E766" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="411D9E8D" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>يكتب هنا</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4F1EE7" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="28586DCD" w14:textId="143D6B6B" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3D87">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
           <w:lang w:val="en-US" w:bidi="ar-LY"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+        </w:rPr>
         <w:t>المراجع</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:val="en-US" w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29615E82" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="63791E7F" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="lowKashida"/>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>قائمة المراجع باللغة العربية:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17736BDC" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="3893E3DA" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="862" w:hanging="851"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>يتم وضع المصادر وفقاً لنظام (</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>APA</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FD871A" w14:textId="77777777" w:rsidR="001A1FD2" w:rsidRPr="005C3D87" w:rsidRDefault="001A1FD2" w:rsidP="001A1FD2">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="1C98E363" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="005C3D87" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:bidi/>
-        <w:adjustRightInd/>
-        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="lowKashida"/>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3D87">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>قائمة المراجع باللغة الإنجليزية:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F686B16" w14:textId="55A17586" w:rsidR="00A26325" w:rsidRDefault="001A1FD2" w:rsidP="009C5FEC">
-[...4 lines deleted...]
-        <w:adjustRightInd/>
+    <w:p w14:paraId="3058017E" w14:textId="77777777" w:rsidR="00D53812" w:rsidRPr="00D53812" w:rsidRDefault="00D53812" w:rsidP="00D53812">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="862" w:hanging="851"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53812">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Type according to APA style.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A26325" w:rsidSect="00EA1C52">
-      <w:headerReference w:type="even" r:id="rId12"/>
+    <w:p w14:paraId="40522BB3" w14:textId="77777777" w:rsidR="009948FD" w:rsidRPr="009948FD" w:rsidRDefault="009948FD" w:rsidP="008329A3">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009948FD" w:rsidRPr="009948FD" w:rsidSect="00311B38">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
-      <w:headerReference w:type="first" r:id="rId16"/>
-[...5 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1077" w:bottom="1134" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:bidi/>
+      <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C1223A4" w14:textId="77777777" w:rsidR="00041CC8" w:rsidRDefault="00041CC8" w:rsidP="000038B5">
+    <w:p w14:paraId="07B89472" w14:textId="77777777" w:rsidR="003F5BEC" w:rsidRDefault="003F5BEC" w:rsidP="004B2E0F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A71D9AF" w14:textId="77777777" w:rsidR="00041CC8" w:rsidRDefault="00041CC8" w:rsidP="000038B5">
+    <w:p w14:paraId="21E9781D" w14:textId="77777777" w:rsidR="003F5BEC" w:rsidRDefault="003F5BEC" w:rsidP="004B2E0F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="decorative"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Simplified Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000202F" w:usb1="90000008" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arabic Transparent">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Simplified Arabic">
-[...62 lines deleted...]
-  </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Hiragino Mincho Pro W3">
+    <w:panose1 w:val="02020300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="7AC7FFFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002000D" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BatangChe">
+    <w:panose1 w:val="02030609000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DecoType Naskh">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3C406540" w14:textId="77777777" w:rsidR="00DA74CA" w:rsidRDefault="00DA74CA">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="a8"/>
+      </w:rPr>
+      <w:id w:val="-317033472"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="39B420C9" w14:textId="040608D7" w:rsidR="00E0132C" w:rsidRDefault="00E0132C" w:rsidP="00E0132C">
+        <w:pPr>
+          <w:pStyle w:val="a7"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="text" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="a8"/>
+      </w:rPr>
+      <w:id w:val="-80758137"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="23D04393" w14:textId="7FA52564" w:rsidR="00E0132C" w:rsidRDefault="00E0132C" w:rsidP="004B2E0F">
+        <w:pPr>
+          <w:pStyle w:val="a7"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="text" w:xAlign="right" w:y="1"/>
+          <w:ind w:right="360"/>
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="4B2ACDC0" w14:textId="77777777" w:rsidR="00E0132C" w:rsidRDefault="00E0132C" w:rsidP="004B2E0F">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="a7"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6E2C000F" w14:textId="3FE320F7" w:rsidR="00E0132C" w:rsidRPr="009910C2" w:rsidRDefault="00E0132C" w:rsidP="0096571D">
+    <w:pPr>
+      <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="text" w:xAlign="right" w:y="1"/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">© 2026 The </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Author</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0096571D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>This</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>article</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>is</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>published</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>under</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009910C2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009910C2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009910C2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009910C2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009910C2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Commons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009910C2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009910C2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Attribution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009910C2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 International (CC BY 4.0) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009910C2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>license</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009910C2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>which</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>permits</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>use</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>sharing</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>distribution</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>and</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>adaptation</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>of</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>the</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>work</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>provided</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>that</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>appropriate</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>credit</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>is</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>given</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>to</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>the</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>author</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>and</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>the</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>original</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>source</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009910C2">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="ab"/>
+      <w:tblStyle w:val="a5"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9351"/>
-      <w:gridCol w:w="725"/>
+      <w:gridCol w:w="8500"/>
+      <w:gridCol w:w="516"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00DA74CA" w14:paraId="428FAF6A" w14:textId="77777777" w:rsidTr="00AF3F9F">
+    <w:tr w:rsidR="00E0132C" w:rsidRPr="0004448F" w14:paraId="4E4C423C" w14:textId="77777777" w:rsidTr="00F502E4">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9351" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="548DD4" w:themeFill="text2" w:themeFillTint="99"/>
+          <w:tcW w:w="8500" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1795C85E" w14:textId="7EBCC0CB" w:rsidR="00DA74CA" w:rsidRPr="00AF3F9F" w:rsidRDefault="00AF3F9F" w:rsidP="00AF3F9F">
+        <w:p w14:paraId="4E9D1426" w14:textId="112E03C5" w:rsidR="00E0132C" w:rsidRPr="0004448F" w:rsidRDefault="00E0132C" w:rsidP="001A6106">
           <w:pPr>
-            <w:pStyle w:val="a8"/>
-[...2 lines deleted...]
-            </w:pBdr>
+            <w:pStyle w:val="a7"/>
+            <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="text" w:xAlign="right" w:y="1"/>
+            <w:ind w:right="360"/>
             <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
-              <w:i w:val="0"/>
+              <w:i/>
               <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AF3F9F">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+              <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
-            <w:t>University Forum Journal for Human and Applied Studies (UFJHAS)</w:t>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D536087" wp14:editId="71E95227">
+                <wp:extent cx="979890" cy="293988"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1064679562" name="صورة 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="646902468" name="صورة 646902468"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1078420" cy="323549"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="725" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          <w:tcW w:w="516" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="68348999" w14:textId="52E31489" w:rsidR="00DA74CA" w:rsidRPr="00AF3F9F" w:rsidRDefault="00AF3F9F" w:rsidP="00AF3F9F">
-[...5 lines deleted...]
-            <w:jc w:val="center"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
-              <w:i w:val="0"/>
-              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-          </w:pPr>
-          <w:r>
+            <w:id w:val="-164088752"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr>
             <w:rPr>
-              <w:b/>
-[...2 lines deleted...]
-              <w:iCs/>
+              <w:rStyle w:val="a8"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+              <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             </w:rPr>
-            <w:t>4</w:t>
-[...1 lines deleted...]
-        </w:p>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:p w14:paraId="7B1ACD8B" w14:textId="43811A78" w:rsidR="00E0132C" w:rsidRPr="0004448F" w:rsidRDefault="00E0132C" w:rsidP="004B2E0F">
+              <w:pPr>
+                <w:pStyle w:val="a7"/>
+                <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="text" w:xAlign="right" w:y="1"/>
+                <w:jc w:val="center"/>
+                <w:rPr>
+                  <w:rStyle w:val="a8"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00311B38">
+                <w:rPr>
+                  <w:rStyle w:val="a8"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="00311B38">
+                <w:rPr>
+                  <w:rStyle w:val="a8"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:instrText xml:space="preserve"> PAGE </w:instrText>
+              </w:r>
+              <w:r w:rsidRPr="00311B38">
+                <w:rPr>
+                  <w:rStyle w:val="a8"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidR="00B82C20" w:rsidRPr="00311B38">
+                <w:rPr>
+                  <w:rStyle w:val="a8"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:noProof/>
+                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>15</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00311B38">
+                <w:rPr>
+                  <w:rStyle w:val="a8"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4FC04004" w14:textId="77777777" w:rsidR="006D05E2" w:rsidRDefault="006D05E2">
+  <w:p w14:paraId="18A04751" w14:textId="709234AC" w:rsidR="00E0132C" w:rsidRDefault="00E0132C" w:rsidP="004B2E0F">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="a7"/>
+      <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="text" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="a8"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="624E17D9" w14:textId="77777777" w:rsidR="00AF3F9F" w:rsidRDefault="00E41952" w:rsidP="006D05E2">
+  <w:p w14:paraId="237E70FE" w14:textId="77777777" w:rsidR="00E0132C" w:rsidRDefault="00E0132C">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
-[...127 lines deleted...]
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58C07255" w14:textId="77777777" w:rsidR="00041CC8" w:rsidRDefault="00041CC8" w:rsidP="000038B5">
+    <w:p w14:paraId="41DBAF2E" w14:textId="77777777" w:rsidR="003F5BEC" w:rsidRDefault="003F5BEC" w:rsidP="00B72B99">
+      <w:pPr>
+        <w:bidi/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10578BE4" w14:textId="77777777" w:rsidR="00041CC8" w:rsidRDefault="00041CC8" w:rsidP="000038B5">
+    <w:p w14:paraId="54EC8E82" w14:textId="77777777" w:rsidR="003F5BEC" w:rsidRDefault="003F5BEC" w:rsidP="004B2E0F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="35A3B47D" w14:textId="77777777" w:rsidR="00E507DD" w:rsidRPr="00825685" w:rsidRDefault="00E507DD" w:rsidP="00584A9F">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="a5"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6374"/>
+      <w:gridCol w:w="2642"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00E0132C" w14:paraId="3605E335" w14:textId="77777777" w:rsidTr="00297EB0">
+      <w:trPr>
+        <w:trHeight w:val="274"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6374" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="0C51C048" w14:textId="7E0F3B5E" w:rsidR="00E0132C" w:rsidRDefault="00E0132C" w:rsidP="00E5200E">
+          <w:pPr>
+            <w:pStyle w:val="a4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:rtl/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29658162" wp14:editId="019904E7">
+                <wp:extent cx="1104900" cy="331495"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="936481719" name="صورة 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1377789467" name="صورة 1377789467"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1206080" cy="361851"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2642" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="374A3CA9" w14:textId="77B74BFB" w:rsidR="00E0132C" w:rsidRDefault="00E0132C" w:rsidP="00E5200E">
+          <w:pPr>
+            <w:pStyle w:val="a4"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DEADD5C" wp14:editId="08903579">
+                <wp:extent cx="732790" cy="288176"/>
+                <wp:effectExtent l="0" t="0" r="3810" b="4445"/>
+                <wp:docPr id="241280785" name="صورة 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1306081906" name="صورة 1306081906"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1062814" cy="417961"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00E0132C" w14:paraId="01D1DE2A" w14:textId="77777777" w:rsidTr="00297EB0">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6374" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="4472C4"/>
+            <w:left w:val="single" w:sz="12" w:space="0" w:color="4472C4"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+        </w:tcPr>
+        <w:p w14:paraId="2F3401CD" w14:textId="77777777" w:rsidR="00E0132C" w:rsidRPr="00BD0910" w:rsidRDefault="00E0132C" w:rsidP="00BD0910">
+          <w:pPr>
+            <w:pStyle w:val="a4"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD0910">
+            <w:rPr>
+              <w:rStyle w:val="agcmg"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>University Forum Journal for Humanities and Applied Studies</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4B3F6409" w14:textId="716EDB5C" w:rsidR="00E0132C" w:rsidRPr="00297EB0" w:rsidRDefault="00E0132C" w:rsidP="00BD0910">
+          <w:pPr>
+            <w:pStyle w:val="a4"/>
+            <w:rPr>
+              <w:rStyle w:val="agcmg"/>
+              <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="BatangChe" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00297EB0">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="BatangChe" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>published by the Faculty of Arts at Bani Waleed</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00297EB0">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="BatangChe" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00297EB0">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="BatangChe" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>University, Libya</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6A98FDBB" w14:textId="77777777" w:rsidR="00E0132C" w:rsidRPr="00297EB0" w:rsidRDefault="00000000" w:rsidP="00E5200E">
+          <w:pPr>
+            <w:pStyle w:val="a6"/>
+            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink r:id="rId3" w:history="1">
+            <w:r w:rsidR="00E0132C" w:rsidRPr="00297EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>https://</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E0132C" w:rsidRPr="00297EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ufjhas.com.ly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E0132C" w:rsidRPr="00297EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E0132C" w:rsidRPr="00297EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>index.php</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E0132C" w:rsidRPr="00297EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E0132C" w:rsidRPr="00297EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ufjhas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1AEA2A7E" w14:textId="3D5AFBFB" w:rsidR="00E0132C" w:rsidRPr="009948FD" w:rsidRDefault="00E0132C" w:rsidP="00E5200E">
+          <w:pPr>
+            <w:pStyle w:val="a4"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009948FD">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">2026, Issue. </w:t>
+          </w:r>
+          <w:r w:rsidR="009948FD" w:rsidRPr="009948FD">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r w:rsidR="008329A3">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>..</w:t>
+          </w:r>
+          <w:r w:rsidR="009948FD" w:rsidRPr="009948FD">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009948FD">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. Pages No: </w:t>
+          </w:r>
+          <w:r w:rsidR="009948FD" w:rsidRPr="009948FD">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r w:rsidR="008329A3">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>…….</w:t>
+          </w:r>
+          <w:r w:rsidR="009948FD" w:rsidRPr="009948FD">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>).</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009948FD">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Hiragino Mincho Pro W3" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:val="-10"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2642" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="12" w:space="0" w:color="4472C4"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+            <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4"/>
+            <w:right w:val="single" w:sz="12" w:space="0" w:color="4472C4"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="246CED21" w14:textId="347336AB" w:rsidR="00E0132C" w:rsidRDefault="00E0132C" w:rsidP="00BD0910">
+          <w:pPr>
+            <w:pStyle w:val="a4"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4305011B" wp14:editId="66DE6780">
+                <wp:extent cx="564292" cy="564292"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="130069719" name="صورة 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="388625842" name="صورة 388625842"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId4">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="612891" cy="612891"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="1063D481" w14:textId="4BD5AC43" w:rsidR="00E0132C" w:rsidRDefault="00E0132C" w:rsidP="002B6795">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
-[...214 lines deleted...]
-    <w:pPr>
+      <w:pStyle w:val="a4"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="5043"/>
-        <w:tab w:val="right" w:pos="10086"/>
+        <w:tab w:val="left" w:pos="2641"/>
       </w:tabs>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="004A3F86">
-[...43 lines deleted...]
-      </w:drawing>
+    <w:r>
+      <w:tab/>
     </w:r>
-  </w:p>
-[...23 lines deleted...]
-      <w:t>Issue ,        2026,      pages:</w:t>
+    <w:r>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFB"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="035B68C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1CBCBE32"/>
+    <w:lvl w:ilvl="0" w:tplc="D05E20C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="1"/>
-[...32 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5060" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="4"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7220" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="5"/>
-[...59 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="9380" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01276AD2"/>
+    <w:nsid w:val="0723085C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="25E2BF78"/>
-[...3 lines deleted...]
-      <w:pStyle w:val="Bulletlist"/>
+    <w:tmpl w:val="8B4410F0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A5D33E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DBC6BCE6"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BDD47FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EBBABCF2"/>
+    <w:lvl w:ilvl="0" w:tplc="300CB908">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="570" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1290" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2010" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3450" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4170" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F0D1C9F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9170F38E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="104B3589"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="514C30F2"/>
+    <w:lvl w:ilvl="0" w:tplc="84DA28F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="137E02B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A32E959C"/>
+    <w:lvl w:ilvl="0" w:tplc="14B81D2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="332" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1052" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1772" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2492" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3212" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3932" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4652" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5372" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6092" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13C47095"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="786" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ABD051A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CF40233"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4162A34"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E4A29FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7674C38A"/>
+    <w:lvl w:ilvl="0" w:tplc="D702DF48">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EAB3CB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C0168996"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="215F002C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9ED839C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="222A5BA1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD229308"/>
+    <w:lvl w:ilvl="0" w:tplc="240EA796">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="570" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1290" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2010" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3450" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4170" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4890" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23150D42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF98CDAA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C3F20E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1B635D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32010A67"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37C83C27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AAF86996"/>
+    <w:lvl w:ilvl="0" w:tplc="1722E278">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="368" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1088" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1808" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2528" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3248" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3968" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4688" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5408" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6128" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C204773"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A426A80"/>
+    <w:lvl w:ilvl="0" w:tplc="23003DC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C3163A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13D64722"/>
+    <w:lvl w:ilvl="0" w:tplc="9382898A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Times New Roman" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E6914CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19F8BBAA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3E60A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32705A4C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40956018"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89169DCA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41483BEA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D63EC126"/>
+    <w:lvl w:ilvl="0" w:tplc="89AE5516">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
-        <w:i w:val="0"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42462EBB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD4C4486"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1506" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2226" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2946" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3666" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4386" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5106" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5826" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6546" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03755D7B"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="426E4218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="148E0D9E"/>
-    <w:lvl w:ilvl="0" w:tplc="ECCCED80">
+    <w:tmpl w:val="19483636"/>
+    <w:lvl w:ilvl="0" w:tplc="3ACABAEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:lang w:bidi="ar-LY"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="453E128B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6EEA936"/>
+    <w:lvl w:ilvl="0" w:tplc="0D10A310">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2586" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3306" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4026" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4746" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="068D70EE"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="497F606A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="524201B8"/>
-[...235 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="4AD65A1E"/>
+    <w:lvl w:ilvl="0" w:tplc="BF9C4BD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="339" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:i w:val="0"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
+        <w:lang w:bidi="ar-LY"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
+        <w:ind w:left="1029" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="4009000F" w:tentative="1">
+        <w:ind w:left="1749" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="40090019" w:tentative="1">
+        <w:ind w:left="2469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="4009001B" w:tentative="1">
+        <w:ind w:left="3189" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="4009000F" w:tentative="1">
+        <w:ind w:left="3909" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
+        <w:ind w:left="4629" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
+        <w:ind w:left="5349" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6069" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AA67735"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9170F38E"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C575D28"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9170F38E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F356FE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79A2B9F0"/>
+    <w:lvl w:ilvl="0" w:tplc="DE22623E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="2029" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="2749" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="3469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="4189" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="4909" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="5629" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="6349" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="7069" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16BA0CF3"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52210D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D8E4282E"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+    <w:tmpl w:val="62E42C02"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="1B397EC9"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A07C79"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B7604E5E"/>
+    <w:tmpl w:val="9170F38E"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...92 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="514C678A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3F6CD2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE807F58"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A791F59"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DB358E9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="38662EFE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...1581 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFB61E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="630AD5DE"/>
     <w:lvl w:ilvl="0" w:tplc="5DDA0F9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="a2"/>
+      <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
@@ -6300,6159 +8458,1416 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60155FE0"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="601B3E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="29C8363E"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:tmpl w:val="7FDC9C48"/>
+    <w:lvl w:ilvl="0" w:tplc="EF566664">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
-        <w:i w:val="0"/>
-[...132 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7223692D"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="637676D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CF9ACB6E"/>
-    <w:lvl w:ilvl="0" w:tplc="BE30BA5C">
+    <w:tmpl w:val="8ADCBEE2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75D00BE7"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="677D64EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="41ACDB10"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="BFEAE6B0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67980010"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D6CAD3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69EE1152"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1C2574E"/>
+    <w:lvl w:ilvl="0" w:tplc="4030CEE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...6 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="782039DD"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA66B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CE063A16"/>
-[...6 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:tmpl w:val="CD98D336"/>
+    <w:lvl w:ilvl="0" w:tplc="ACB8A75A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1&gt;"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1669" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2389" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3829" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4549" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5269" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5989" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6709" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...597 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="640698166">
+  <w:num w:numId="1" w16cid:durableId="1008675864">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1763990542">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="801382823">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="98261179">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1009020895">
+  <w:num w:numId="5" w16cid:durableId="50463020">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="739257375">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="52046546">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="847327659">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1158611258">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="79959046">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="837114124">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1646660402">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1598561907">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="780342450">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="887646766">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="605307298">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="784542196">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2063826558">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1480489128">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1661495964">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1084181419">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1022127871">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1539663877">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1750616785">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1045908338">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="988480384">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="968050236">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="148055864">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="385378948">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1225331131">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1907380242">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="574705118">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1399286996">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1049377734">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="429394689">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="749228779">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="924416469">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="37" w16cid:durableId="573661790">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="906645470">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="38" w16cid:durableId="1490560130">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2143424984">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="39" w16cid:durableId="1124812159">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2083260120">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="599796632">
+  <w:num w:numId="40" w16cid:durableId="2143191010">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1029718158">
-[...41 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="788665949">
+  <w:num w:numId="41" w16cid:durableId="752749284">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="64033867">
-[...26 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="242105493">
+  <w:num w:numId="42" w16cid:durableId="1709135752">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="588737959">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="43" w16cid:durableId="1957637650">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="473718453">
-[...68 lines deleted...]
-  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="134"/>
+  <w:zoom w:percent="142"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="100"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00844414"/>
-[...4679 lines deleted...]
-    <w:rsid w:val="00FF7113"/>
+    <w:rsidRoot w:val="004B2E0F"/>
+    <w:rsid w:val="00006BA4"/>
+    <w:rsid w:val="00023644"/>
+    <w:rsid w:val="00023727"/>
+    <w:rsid w:val="000311AC"/>
+    <w:rsid w:val="00033EF3"/>
+    <w:rsid w:val="000370E4"/>
+    <w:rsid w:val="00040F3A"/>
+    <w:rsid w:val="0004448F"/>
+    <w:rsid w:val="0004711E"/>
+    <w:rsid w:val="0005121E"/>
+    <w:rsid w:val="00063514"/>
+    <w:rsid w:val="00084C50"/>
+    <w:rsid w:val="00090331"/>
+    <w:rsid w:val="000B6058"/>
+    <w:rsid w:val="000C08B8"/>
+    <w:rsid w:val="000C11CF"/>
+    <w:rsid w:val="000C40D7"/>
+    <w:rsid w:val="000E3166"/>
+    <w:rsid w:val="000E3E9D"/>
+    <w:rsid w:val="000E724D"/>
+    <w:rsid w:val="000F20BF"/>
+    <w:rsid w:val="000F36F5"/>
+    <w:rsid w:val="000F5952"/>
+    <w:rsid w:val="00103D54"/>
+    <w:rsid w:val="001076C3"/>
+    <w:rsid w:val="00110C05"/>
+    <w:rsid w:val="00114DE5"/>
+    <w:rsid w:val="00124CD6"/>
+    <w:rsid w:val="00131DB2"/>
+    <w:rsid w:val="0013255A"/>
+    <w:rsid w:val="00132DB8"/>
+    <w:rsid w:val="0013346D"/>
+    <w:rsid w:val="00147855"/>
+    <w:rsid w:val="00150668"/>
+    <w:rsid w:val="00150A3E"/>
+    <w:rsid w:val="00156CFD"/>
+    <w:rsid w:val="001676A7"/>
+    <w:rsid w:val="0018134E"/>
+    <w:rsid w:val="00187811"/>
+    <w:rsid w:val="0019681C"/>
+    <w:rsid w:val="001A0710"/>
+    <w:rsid w:val="001A4605"/>
+    <w:rsid w:val="001A6106"/>
+    <w:rsid w:val="001B16CA"/>
+    <w:rsid w:val="001B3A64"/>
+    <w:rsid w:val="001C54B7"/>
+    <w:rsid w:val="001C6BCC"/>
+    <w:rsid w:val="001D3280"/>
+    <w:rsid w:val="001D5623"/>
+    <w:rsid w:val="001E1BCA"/>
+    <w:rsid w:val="001E2E3D"/>
+    <w:rsid w:val="001E5552"/>
+    <w:rsid w:val="001E6FA9"/>
+    <w:rsid w:val="001F2DEE"/>
+    <w:rsid w:val="001F6324"/>
+    <w:rsid w:val="001F708A"/>
+    <w:rsid w:val="00202D82"/>
+    <w:rsid w:val="00207166"/>
+    <w:rsid w:val="00221BC1"/>
+    <w:rsid w:val="002314C2"/>
+    <w:rsid w:val="0023723B"/>
+    <w:rsid w:val="00256BED"/>
+    <w:rsid w:val="00257AD2"/>
+    <w:rsid w:val="00260084"/>
+    <w:rsid w:val="00264114"/>
+    <w:rsid w:val="00267737"/>
+    <w:rsid w:val="00271AD4"/>
+    <w:rsid w:val="00272D5F"/>
+    <w:rsid w:val="00286D50"/>
+    <w:rsid w:val="00293968"/>
+    <w:rsid w:val="00294A41"/>
+    <w:rsid w:val="00297EB0"/>
+    <w:rsid w:val="002A46A7"/>
+    <w:rsid w:val="002B6795"/>
+    <w:rsid w:val="002B6F90"/>
+    <w:rsid w:val="002C1C61"/>
+    <w:rsid w:val="002C4BB0"/>
+    <w:rsid w:val="002C4BE8"/>
+    <w:rsid w:val="002C7441"/>
+    <w:rsid w:val="002C7C81"/>
+    <w:rsid w:val="002D7D1F"/>
+    <w:rsid w:val="002E1E46"/>
+    <w:rsid w:val="002E5CFD"/>
+    <w:rsid w:val="002E6FFE"/>
+    <w:rsid w:val="002F1EA0"/>
+    <w:rsid w:val="002F5EC7"/>
+    <w:rsid w:val="002F7495"/>
+    <w:rsid w:val="00300492"/>
+    <w:rsid w:val="003030C6"/>
+    <w:rsid w:val="00305B54"/>
+    <w:rsid w:val="00311B38"/>
+    <w:rsid w:val="00313A1E"/>
+    <w:rsid w:val="00322389"/>
+    <w:rsid w:val="0032599C"/>
+    <w:rsid w:val="00327C63"/>
+    <w:rsid w:val="0033015C"/>
+    <w:rsid w:val="00330F9D"/>
+    <w:rsid w:val="00331087"/>
+    <w:rsid w:val="00331C82"/>
+    <w:rsid w:val="00342EB0"/>
+    <w:rsid w:val="003438E9"/>
+    <w:rsid w:val="00343948"/>
+    <w:rsid w:val="00352EC1"/>
+    <w:rsid w:val="00353732"/>
+    <w:rsid w:val="003549D4"/>
+    <w:rsid w:val="003740A4"/>
+    <w:rsid w:val="003865C4"/>
+    <w:rsid w:val="00386C9D"/>
+    <w:rsid w:val="003A0DF8"/>
+    <w:rsid w:val="003A6922"/>
+    <w:rsid w:val="003B6C97"/>
+    <w:rsid w:val="003C08AD"/>
+    <w:rsid w:val="003C2ED8"/>
+    <w:rsid w:val="003D5689"/>
+    <w:rsid w:val="003E1EA9"/>
+    <w:rsid w:val="003E3668"/>
+    <w:rsid w:val="003E4987"/>
+    <w:rsid w:val="003E52BC"/>
+    <w:rsid w:val="003F5BEC"/>
+    <w:rsid w:val="004054DE"/>
+    <w:rsid w:val="00417A09"/>
+    <w:rsid w:val="004305EC"/>
+    <w:rsid w:val="004318AF"/>
+    <w:rsid w:val="00443B35"/>
+    <w:rsid w:val="00443FAE"/>
+    <w:rsid w:val="004520C0"/>
+    <w:rsid w:val="00453B2A"/>
+    <w:rsid w:val="00463B25"/>
+    <w:rsid w:val="00464B70"/>
+    <w:rsid w:val="004679C8"/>
+    <w:rsid w:val="00473488"/>
+    <w:rsid w:val="00474FD7"/>
+    <w:rsid w:val="004761DC"/>
+    <w:rsid w:val="00482AFF"/>
+    <w:rsid w:val="004954BE"/>
+    <w:rsid w:val="004A279B"/>
+    <w:rsid w:val="004B213F"/>
+    <w:rsid w:val="004B2E0F"/>
+    <w:rsid w:val="004B5631"/>
+    <w:rsid w:val="004C3D79"/>
+    <w:rsid w:val="004D3495"/>
+    <w:rsid w:val="004D66E2"/>
+    <w:rsid w:val="004D79BF"/>
+    <w:rsid w:val="004E3410"/>
+    <w:rsid w:val="004F1F9E"/>
+    <w:rsid w:val="004F39D1"/>
+    <w:rsid w:val="004F45DB"/>
+    <w:rsid w:val="004F5061"/>
+    <w:rsid w:val="00506E22"/>
+    <w:rsid w:val="00516F4F"/>
+    <w:rsid w:val="00532650"/>
+    <w:rsid w:val="00536EBB"/>
+    <w:rsid w:val="00543F9F"/>
+    <w:rsid w:val="00546ECA"/>
+    <w:rsid w:val="00550862"/>
+    <w:rsid w:val="00552D31"/>
+    <w:rsid w:val="00554AEE"/>
+    <w:rsid w:val="0055657A"/>
+    <w:rsid w:val="00567423"/>
+    <w:rsid w:val="00574483"/>
+    <w:rsid w:val="00584759"/>
+    <w:rsid w:val="00594C11"/>
+    <w:rsid w:val="00596CBD"/>
+    <w:rsid w:val="005C5868"/>
+    <w:rsid w:val="005E3B8D"/>
+    <w:rsid w:val="005F2610"/>
+    <w:rsid w:val="005F3254"/>
+    <w:rsid w:val="005F4B53"/>
+    <w:rsid w:val="005F4EC7"/>
+    <w:rsid w:val="005F5B3A"/>
+    <w:rsid w:val="00612349"/>
+    <w:rsid w:val="006154A1"/>
+    <w:rsid w:val="006220F4"/>
+    <w:rsid w:val="00627D3A"/>
+    <w:rsid w:val="00635E0A"/>
+    <w:rsid w:val="00645988"/>
+    <w:rsid w:val="00652567"/>
+    <w:rsid w:val="00660DCD"/>
+    <w:rsid w:val="006622C6"/>
+    <w:rsid w:val="00662487"/>
+    <w:rsid w:val="00666694"/>
+    <w:rsid w:val="0067057C"/>
+    <w:rsid w:val="00672A69"/>
+    <w:rsid w:val="006754E6"/>
+    <w:rsid w:val="0067625E"/>
+    <w:rsid w:val="00690585"/>
+    <w:rsid w:val="00691E36"/>
+    <w:rsid w:val="00694211"/>
+    <w:rsid w:val="006A10D8"/>
+    <w:rsid w:val="006A35CB"/>
+    <w:rsid w:val="006B1FFC"/>
+    <w:rsid w:val="006B562D"/>
+    <w:rsid w:val="006C0E6C"/>
+    <w:rsid w:val="006C61DE"/>
+    <w:rsid w:val="006D29F7"/>
+    <w:rsid w:val="006F4308"/>
+    <w:rsid w:val="00721FB5"/>
+    <w:rsid w:val="00727CD0"/>
+    <w:rsid w:val="00727D97"/>
+    <w:rsid w:val="0073133A"/>
+    <w:rsid w:val="00734DC9"/>
+    <w:rsid w:val="00736432"/>
+    <w:rsid w:val="00752101"/>
+    <w:rsid w:val="00753912"/>
+    <w:rsid w:val="007555B9"/>
+    <w:rsid w:val="00780FD6"/>
+    <w:rsid w:val="00783B40"/>
+    <w:rsid w:val="007846A8"/>
+    <w:rsid w:val="00797FF5"/>
+    <w:rsid w:val="007B3FBB"/>
+    <w:rsid w:val="007B709E"/>
+    <w:rsid w:val="007C16FF"/>
+    <w:rsid w:val="007C2BF7"/>
+    <w:rsid w:val="007C5CB9"/>
+    <w:rsid w:val="007D36D4"/>
+    <w:rsid w:val="007D4EBD"/>
+    <w:rsid w:val="007E5CBD"/>
+    <w:rsid w:val="007E5E4D"/>
+    <w:rsid w:val="007F2453"/>
+    <w:rsid w:val="007F5C3D"/>
+    <w:rsid w:val="00803A9C"/>
+    <w:rsid w:val="008056F8"/>
+    <w:rsid w:val="00805D91"/>
+    <w:rsid w:val="0080671C"/>
+    <w:rsid w:val="008079EC"/>
+    <w:rsid w:val="0081255B"/>
+    <w:rsid w:val="00812E53"/>
+    <w:rsid w:val="00814532"/>
+    <w:rsid w:val="00822AC5"/>
+    <w:rsid w:val="00830360"/>
+    <w:rsid w:val="00831160"/>
+    <w:rsid w:val="008329A3"/>
+    <w:rsid w:val="00844A73"/>
+    <w:rsid w:val="0086244F"/>
+    <w:rsid w:val="008631E1"/>
+    <w:rsid w:val="0086703C"/>
+    <w:rsid w:val="00877879"/>
+    <w:rsid w:val="00880444"/>
+    <w:rsid w:val="0088185D"/>
+    <w:rsid w:val="00882415"/>
+    <w:rsid w:val="008A31F6"/>
+    <w:rsid w:val="008B361F"/>
+    <w:rsid w:val="008C6570"/>
+    <w:rsid w:val="008C739F"/>
+    <w:rsid w:val="008D7475"/>
+    <w:rsid w:val="008E3592"/>
+    <w:rsid w:val="008E5D10"/>
+    <w:rsid w:val="008E7B3B"/>
+    <w:rsid w:val="008F33E4"/>
+    <w:rsid w:val="008F6284"/>
+    <w:rsid w:val="009113EF"/>
+    <w:rsid w:val="00913E16"/>
+    <w:rsid w:val="00914D85"/>
+    <w:rsid w:val="00920092"/>
+    <w:rsid w:val="00922ACF"/>
+    <w:rsid w:val="00933E0F"/>
+    <w:rsid w:val="00941453"/>
+    <w:rsid w:val="00945B8A"/>
+    <w:rsid w:val="00952CDB"/>
+    <w:rsid w:val="00955331"/>
+    <w:rsid w:val="00961031"/>
+    <w:rsid w:val="00961871"/>
+    <w:rsid w:val="0096571D"/>
+    <w:rsid w:val="0096610D"/>
+    <w:rsid w:val="009727E9"/>
+    <w:rsid w:val="009910C2"/>
+    <w:rsid w:val="00991F01"/>
+    <w:rsid w:val="009948FD"/>
+    <w:rsid w:val="009A038B"/>
+    <w:rsid w:val="009A50BD"/>
+    <w:rsid w:val="009D647B"/>
+    <w:rsid w:val="009E3245"/>
+    <w:rsid w:val="009F779C"/>
+    <w:rsid w:val="00A00D11"/>
+    <w:rsid w:val="00A13CDA"/>
+    <w:rsid w:val="00A16DC9"/>
+    <w:rsid w:val="00A253F6"/>
+    <w:rsid w:val="00A262B5"/>
+    <w:rsid w:val="00A31752"/>
+    <w:rsid w:val="00A3632C"/>
+    <w:rsid w:val="00A40501"/>
+    <w:rsid w:val="00A43CC8"/>
+    <w:rsid w:val="00A477C7"/>
+    <w:rsid w:val="00A50419"/>
+    <w:rsid w:val="00A55411"/>
+    <w:rsid w:val="00A96367"/>
+    <w:rsid w:val="00AA17D7"/>
+    <w:rsid w:val="00AD3B29"/>
+    <w:rsid w:val="00AD4AD6"/>
+    <w:rsid w:val="00AE6D5C"/>
+    <w:rsid w:val="00B0329F"/>
+    <w:rsid w:val="00B0640F"/>
+    <w:rsid w:val="00B06F1C"/>
+    <w:rsid w:val="00B13611"/>
+    <w:rsid w:val="00B15BD6"/>
+    <w:rsid w:val="00B25E7A"/>
+    <w:rsid w:val="00B262FE"/>
+    <w:rsid w:val="00B31AEF"/>
+    <w:rsid w:val="00B31D4F"/>
+    <w:rsid w:val="00B34EBB"/>
+    <w:rsid w:val="00B432AF"/>
+    <w:rsid w:val="00B5473E"/>
+    <w:rsid w:val="00B55C5E"/>
+    <w:rsid w:val="00B57ABF"/>
+    <w:rsid w:val="00B6250B"/>
+    <w:rsid w:val="00B62BAE"/>
+    <w:rsid w:val="00B67757"/>
+    <w:rsid w:val="00B72B99"/>
+    <w:rsid w:val="00B732B8"/>
+    <w:rsid w:val="00B8212C"/>
+    <w:rsid w:val="00B82C20"/>
+    <w:rsid w:val="00B85C0B"/>
+    <w:rsid w:val="00B87ADC"/>
+    <w:rsid w:val="00B91A0A"/>
+    <w:rsid w:val="00BA0EC2"/>
+    <w:rsid w:val="00BA28FA"/>
+    <w:rsid w:val="00BA2BEF"/>
+    <w:rsid w:val="00BB415D"/>
+    <w:rsid w:val="00BC1197"/>
+    <w:rsid w:val="00BD0910"/>
+    <w:rsid w:val="00BD753E"/>
+    <w:rsid w:val="00BE1761"/>
+    <w:rsid w:val="00BF05D3"/>
+    <w:rsid w:val="00BF296E"/>
+    <w:rsid w:val="00C05255"/>
+    <w:rsid w:val="00C05387"/>
+    <w:rsid w:val="00C17EA1"/>
+    <w:rsid w:val="00C24CB4"/>
+    <w:rsid w:val="00C27CD4"/>
+    <w:rsid w:val="00C27DA1"/>
+    <w:rsid w:val="00C33F37"/>
+    <w:rsid w:val="00C404D4"/>
+    <w:rsid w:val="00C468B8"/>
+    <w:rsid w:val="00C51BFA"/>
+    <w:rsid w:val="00C52291"/>
+    <w:rsid w:val="00C558BD"/>
+    <w:rsid w:val="00C64D76"/>
+    <w:rsid w:val="00C70EB3"/>
+    <w:rsid w:val="00C74672"/>
+    <w:rsid w:val="00C746B8"/>
+    <w:rsid w:val="00C83ADD"/>
+    <w:rsid w:val="00C91925"/>
+    <w:rsid w:val="00CA1AC1"/>
+    <w:rsid w:val="00CA2315"/>
+    <w:rsid w:val="00CC013A"/>
+    <w:rsid w:val="00CC1CC8"/>
+    <w:rsid w:val="00CC59E0"/>
+    <w:rsid w:val="00CC60FD"/>
+    <w:rsid w:val="00CC724A"/>
+    <w:rsid w:val="00CC7BDF"/>
+    <w:rsid w:val="00CD0467"/>
+    <w:rsid w:val="00CD3117"/>
+    <w:rsid w:val="00CE529D"/>
+    <w:rsid w:val="00D00E88"/>
+    <w:rsid w:val="00D0141D"/>
+    <w:rsid w:val="00D03DAF"/>
+    <w:rsid w:val="00D0523A"/>
+    <w:rsid w:val="00D1368B"/>
+    <w:rsid w:val="00D222B7"/>
+    <w:rsid w:val="00D25762"/>
+    <w:rsid w:val="00D30286"/>
+    <w:rsid w:val="00D310BF"/>
+    <w:rsid w:val="00D324A7"/>
+    <w:rsid w:val="00D33674"/>
+    <w:rsid w:val="00D36963"/>
+    <w:rsid w:val="00D41A1A"/>
+    <w:rsid w:val="00D453ED"/>
+    <w:rsid w:val="00D47418"/>
+    <w:rsid w:val="00D47C24"/>
+    <w:rsid w:val="00D53812"/>
+    <w:rsid w:val="00D55DD8"/>
+    <w:rsid w:val="00D57359"/>
+    <w:rsid w:val="00D57C18"/>
+    <w:rsid w:val="00D61BBE"/>
+    <w:rsid w:val="00D63C15"/>
+    <w:rsid w:val="00D65835"/>
+    <w:rsid w:val="00D65886"/>
+    <w:rsid w:val="00D720C2"/>
+    <w:rsid w:val="00D75CA8"/>
+    <w:rsid w:val="00D75FF6"/>
+    <w:rsid w:val="00D82140"/>
+    <w:rsid w:val="00D86088"/>
+    <w:rsid w:val="00D96815"/>
+    <w:rsid w:val="00D96F15"/>
+    <w:rsid w:val="00DA4470"/>
+    <w:rsid w:val="00DB409A"/>
+    <w:rsid w:val="00DB446D"/>
+    <w:rsid w:val="00DC15EB"/>
+    <w:rsid w:val="00DC3150"/>
+    <w:rsid w:val="00DD2376"/>
+    <w:rsid w:val="00DD6E5A"/>
+    <w:rsid w:val="00DF4348"/>
+    <w:rsid w:val="00DF5BE9"/>
+    <w:rsid w:val="00DF76A1"/>
+    <w:rsid w:val="00E0132C"/>
+    <w:rsid w:val="00E114BB"/>
+    <w:rsid w:val="00E23B27"/>
+    <w:rsid w:val="00E23CA1"/>
+    <w:rsid w:val="00E41317"/>
+    <w:rsid w:val="00E424C2"/>
+    <w:rsid w:val="00E50F05"/>
+    <w:rsid w:val="00E5200E"/>
+    <w:rsid w:val="00E52BE4"/>
+    <w:rsid w:val="00E5519B"/>
+    <w:rsid w:val="00E566D5"/>
+    <w:rsid w:val="00E62D88"/>
+    <w:rsid w:val="00E63E27"/>
+    <w:rsid w:val="00E64391"/>
+    <w:rsid w:val="00E730CD"/>
+    <w:rsid w:val="00E76611"/>
+    <w:rsid w:val="00E85091"/>
+    <w:rsid w:val="00E9242C"/>
+    <w:rsid w:val="00EA0D94"/>
+    <w:rsid w:val="00EA1F6F"/>
+    <w:rsid w:val="00EA22DE"/>
+    <w:rsid w:val="00EA6844"/>
+    <w:rsid w:val="00EA7A8E"/>
+    <w:rsid w:val="00EA7FD2"/>
+    <w:rsid w:val="00EB05FF"/>
+    <w:rsid w:val="00EB300D"/>
+    <w:rsid w:val="00ED1016"/>
+    <w:rsid w:val="00ED2105"/>
+    <w:rsid w:val="00ED6256"/>
+    <w:rsid w:val="00ED6361"/>
+    <w:rsid w:val="00ED748B"/>
+    <w:rsid w:val="00EE49ED"/>
+    <w:rsid w:val="00EE60D0"/>
+    <w:rsid w:val="00EF17A9"/>
+    <w:rsid w:val="00F00177"/>
+    <w:rsid w:val="00F00997"/>
+    <w:rsid w:val="00F06AC7"/>
+    <w:rsid w:val="00F073E7"/>
+    <w:rsid w:val="00F16270"/>
+    <w:rsid w:val="00F17BB4"/>
+    <w:rsid w:val="00F3081F"/>
+    <w:rsid w:val="00F34996"/>
+    <w:rsid w:val="00F35B16"/>
+    <w:rsid w:val="00F376D1"/>
+    <w:rsid w:val="00F433BA"/>
+    <w:rsid w:val="00F502E4"/>
+    <w:rsid w:val="00F51D95"/>
+    <w:rsid w:val="00F5575E"/>
+    <w:rsid w:val="00F55FB2"/>
+    <w:rsid w:val="00F565FF"/>
+    <w:rsid w:val="00F60EEB"/>
+    <w:rsid w:val="00F62FB7"/>
+    <w:rsid w:val="00F641C3"/>
+    <w:rsid w:val="00F73930"/>
+    <w:rsid w:val="00FA0699"/>
+    <w:rsid w:val="00FA10AD"/>
+    <w:rsid w:val="00FB0E02"/>
+    <w:rsid w:val="00FB7C42"/>
+    <w:rsid w:val="00FC3C56"/>
+    <w:rsid w:val="00FD2D51"/>
+    <w:rsid w:val="00FD705A"/>
+    <w:rsid w:val="00FF164E"/>
+    <w:rsid w:val="00FF412D"/>
+    <w:rsid w:val="00FF44F1"/>
+    <w:rsid w:val="00FF5B6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="095FDFAE"/>
-  <w15:docId w15:val="{E02AFDE6-694D-483D-A076-7699E6729AFB}"/>
+  <w14:docId w14:val="20A8B627"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5B7704E3-7F2B-E645-8B35-9C27ED1CE6A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria Math" w:eastAsia="SimSun" w:hAnsi="Cambria Math" w:cs="Arial"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toa heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12478,51 +9893,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -12701,16348 +10116,1340 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a3">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000038B5"/>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="004B2E0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...50 lines deleted...]
-      <w:lang w:val="de-DE" w:bidi="ar-LY"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="id-ID"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="2"/>
-    <w:next w:val="a3"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C520D1"/>
+    <w:rsid w:val="0023723B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:caps/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
-[...95 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="a4">
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a5">
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a6">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1Char">
-[...135 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a3"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="Char"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE3080"/>
+    <w:rsid w:val="004B2E0F"/>
     <w:pPr>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="right" w:pos="8789"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char">
     <w:name w:val="رأس الصفحة Char"/>
-    <w:basedOn w:val="a4"/>
-    <w:link w:val="a7"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE3080"/>
+    <w:rsid w:val="004B2E0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B2E0F"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="agcmg">
+    <w:name w:val="a_gcmg"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="004B2E0F"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004B2E0F"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B2E0F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a3"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="Char0"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE3080"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B2E0F"/>
     <w:pPr>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="right" w:pos="8789"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:jc w:val="left"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
     <w:name w:val="تذييل الصفحة Char"/>
-    <w:basedOn w:val="a4"/>
-    <w:link w:val="a8"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE3080"/>
+    <w:rsid w:val="004B2E0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="de-DE"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="id-ID"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
-[...1 lines deleted...]
-    <w:basedOn w:val="a3"/>
+  <w:style w:type="character" w:styleId="a8">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE3080"/>
+    <w:rsid w:val="004B2E0F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI11articletype">
+    <w:name w:val="MDPI_1.1_article_type"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF412D"/>
     <w:pPr>
-      <w:overflowPunct/>
-[...5 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI12title">
+    <w:name w:val="MDPI_1.2_title"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF412D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI13authornames">
+    <w:name w:val="MDPI_1.3_authornames"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF412D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="360" w:line="260" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI14history">
+    <w:name w:val="MDPI_1.4_history"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF412D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:right="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI16affiliation">
+    <w:name w:val="MDPI_1.6_affiliation"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF412D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="200" w:lineRule="atLeast"/>
+      <w:ind w:left="2806" w:hanging="198"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI17abstract">
+    <w:name w:val="MDPI_1.7_abstract"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF412D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="240" w:after="120" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="2608"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI18keywords">
+    <w:name w:val="MDPI_1.8_keywords"/>
+    <w:next w:val="a0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF412D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="240" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="2608"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI19line">
+    <w:name w:val="MDPI_1.9_line"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF412D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="480" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="2608"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Cordia New"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI31text">
+    <w:name w:val="MDPI_3.1_text"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF412D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="2608" w:firstLine="425"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI21heading1">
+    <w:name w:val="MDPI_2.1_heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF412D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="240" w:after="60" w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="2608"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI72copyright">
+    <w:name w:val="MDPI_7.2_copyright"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF412D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:right="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a9">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5200E"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="0096571D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a3"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="001F2581"/>
+    <w:rsid w:val="004B213F"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="1"/>
       </w:numPr>
-      <w:overflowPunct/>
-[...2 lines deleted...]
-      <w:adjustRightInd/>
       <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="rynqvb">
+    <w:name w:val="rynqvb"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="004B213F"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="11">
+    <w:name w:val="شبكة جدول11"/>
+    <w:basedOn w:val="a2"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="004B213F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...14 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-[...2 lines deleted...]
-    <w:rsid w:val="00C14165"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="diff--ux1av">
+    <w:name w:val="diff--ux1av"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00147855"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B6250B"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
+    <w:name w:val="نص حاشية سفلية Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B6250B"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B6250B"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTMLChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B6250B"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLChar">
+    <w:name w:val="بتنسيق HTML مسبق Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B6250B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+    <w:name w:val="إشارة لم يتم حلها1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B6250B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ac">
-    <w:name w:val="Emphasis"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="20"/>
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00C14165"/>
+    <w:rsid w:val="00812E53"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="007B0C3F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="z1qcye">
+    <w:name w:val="z1qcye"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00812E53"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a1">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="inqyif">
+    <w:name w:val="inqyif"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00812E53"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E5D10"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
-[...20 lines deleted...]
-    <w:rsid w:val="00E12B8D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
+    <w:name w:val="isselectedend"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00C64D76"/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...35 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="30">
-[...1700 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="3Char">
+    <w:name w:val="عنوان 3 Char"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0023723B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:caps/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="H1ICOCIChar">
-[...743 lines deleted...]
-    <w:rsid w:val="00D44AA0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="text">
+    <w:name w:val="text"/>
+    <w:basedOn w:val="a1"/>
+    <w:rsid w:val="00E50F05"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="6492733">
-[...129 lines deleted...]
-    <w:div w:id="41489236">
+    <w:div w:id="186871574">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1303119699">
-[...2 lines deleted...]
-          <w:marTop w:val="161"/>
+        <w:div w:id="1475878851">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="196696736">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="877354941">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="163866453">
+            <w:div w:id="440998261">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="42825508">
-[...623 lines deleted...]
-    <w:div w:id="149176470">
+    <w:div w:id="357513276">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1849904237">
+        <w:div w:id="2098597469">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="471287222">
+            <w:div w:id="1818649820">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="150214256">
+    <w:div w:id="402146123">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="150681226">
+    <w:div w:id="404110590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="151024168">
+    <w:div w:id="930353360">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="151920463">
+    <w:div w:id="1142842571">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="153422393">
+    <w:div w:id="1252858965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="156069764">
+    <w:div w:id="1531215367">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="157308464">
-[...298 lines deleted...]
-    <w:div w:id="212426080">
+    <w:div w:id="1867786387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1104884833">
+        <w:div w:id="1043598583">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="816609263">
+            <w:div w:id="1796873390">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1113130506">
-[...8980 lines deleted...]
-                <w:div w:id="866333150">
+                <w:div w:id="288171283">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1627809604">
+    <w:div w:id="1975136764">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1632322578">
-[...1494 lines deleted...]
-    <w:div w:id="1959336399">
+    <w:div w:id="2073766565">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="492723470">
+        <w:div w:id="939340303">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1475873833">
+            <w:div w:id="1489446386">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-              <w:divsChild>
-[...68 lines deleted...]
-              </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1961716292">
-[...971 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rashidemhammed@bwu.edu.ly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufjhas.com.ly/index.php/ufjhas" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="نسق Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A992B7FA-D68D-49E4-A663-52FF9AE1DACA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AACB7E47-2E8B-4E53-95A2-6F4D44260FFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2051</Characters>
+  <Pages>3</Pages>
+  <Words>360</Words>
+  <Characters>2055</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>_</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Nottingham Trent University</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2406</CharactersWithSpaces>
+  <CharactersWithSpaces>2411</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>مجلة جامعة بني وليد للعلوم الإنسانية والتطبيقية</dc:title>
-[...1 lines deleted...]
-  <cp:keywords>مجلة جامعة بني وليد للعلوم الإنسانية والتطبيقية</cp:keywords>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>aadaba77@gmail.com</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>